--- v0 (2026-04-19)
+++ v1 (2026-06-20)
@@ -494,51 +494,51 @@
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="7" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Azam Fc Results Report</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age Group: Senior</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Generated: 2026-04-19 14:21</t>
+          <t>Generated: 2026-06-20 17:00</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Venue</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Competition</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>