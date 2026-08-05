--- v1 (2026-06-20)
+++ v2 (2026-08-05)
@@ -494,51 +494,51 @@
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="7" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="7" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Azam Fc Results Report</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Age Group: Senior</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Generated: 2026-06-20 17:00</t>
+          <t>Generated: 2026-08-05 00:27</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Venue</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Competition</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>